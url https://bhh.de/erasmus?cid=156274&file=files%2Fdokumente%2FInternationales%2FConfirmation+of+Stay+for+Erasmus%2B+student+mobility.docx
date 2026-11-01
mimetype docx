--- v0 (2025-12-16)
+++ v1 (2026-11-01)
@@ -230,291 +230,292 @@
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="159"/>
         <w:gridCol w:w="523"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="208"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C14893" w:rsidRPr="00C14893" w14:paraId="1536AAE0" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1556CAD0" w14:textId="77777777" w:rsidR="00C14893" w:rsidRPr="00C479DE" w:rsidRDefault="00C14893" w:rsidP="00C14893">
+          <w:p w14:paraId="1556CAD0" w14:textId="77777777" w:rsidR="00C14893" w:rsidRPr="00C479DE" w:rsidRDefault="008F4698" w:rsidP="00C14893">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1554504030"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C479DE">
+                <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SMS: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>studies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001360FC">
+            <w:r w:rsidR="00C14893" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>für</w:t>
             </w:r>
-            <w:r w:rsidRPr="001360FC">
+            <w:r w:rsidR="00C14893" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Studienzwecke</w:t>
             </w:r>
-            <w:r w:rsidRPr="001360FC">
+            <w:r w:rsidR="00C14893" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B095B1A" w14:textId="7085A109" w:rsidR="00C14893" w:rsidRDefault="00C14893" w:rsidP="00C14893">
+          <w:p w14:paraId="3B095B1A" w14:textId="7085A109" w:rsidR="00C14893" w:rsidRPr="008F4698" w:rsidRDefault="008F4698" w:rsidP="00C14893">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1353997212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C479DE">
+                <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SMP: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00C14893" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>placements</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001360FC">
+            <w:r w:rsidR="00C14893" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C14893">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>für Praktikumszwecke</w:t>
             </w:r>
-            <w:r w:rsidRPr="001360FC">
+            <w:r w:rsidR="00C14893" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4804" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70F8D600" w14:textId="749BE9E7" w:rsidR="00C14893" w:rsidRPr="009E2D3B" w:rsidRDefault="00C14893" w:rsidP="00C14893">
             <w:pPr>
               <w:ind w:left="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -699,51 +700,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C7E0900" w14:textId="77777777" w:rsidR="006570D5" w:rsidRPr="00C479DE" w:rsidRDefault="006570D5" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4383" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2C0045" w14:textId="313588DA" w:rsidR="006570D5" w:rsidRPr="00C479DE" w:rsidRDefault="00634804" w:rsidP="00B91C4F">
+          <w:p w14:paraId="2A2C0045" w14:textId="313588DA" w:rsidR="006570D5" w:rsidRPr="00C479DE" w:rsidRDefault="008F4698" w:rsidP="00B91C4F">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1259177785"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -771,67 +772,67 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B378FB">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">long-term </w:t>
             </w:r>
             <w:r w:rsidR="006570D5" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">mobility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91C4F" w:rsidRPr="00B378FB" w14:paraId="4335CA9A" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00B91C4F" w:rsidRPr="008F4698" w14:paraId="4335CA9A" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4385" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w14:paraId="59D73C67" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="00634804" w:rsidP="00B91C4F">
+          <w:p w14:paraId="59D73C67" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="008F4698" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1327740533"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -840,51 +841,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B91C4F" w:rsidRPr="002B1FD8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="002B1FD8">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>fall semester</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DADE8D1" w14:textId="2BCFB172" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="00634804" w:rsidP="00B91C4F">
+          <w:p w14:paraId="0DADE8D1" w14:textId="2BCFB172" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="008F4698" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1574497898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -913,51 +914,51 @@
               </w:rPr>
               <w:tab/>
               <w:t>summer semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63C9480B" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00B91C4F" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4383" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="2620B7F6" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00634804" w:rsidP="00B91C4F">
+          <w:p w14:paraId="2620B7F6" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="008F4698" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-146291795"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -986,51 +987,51 @@
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">BIP (Blended Intensive </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Programme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BDDB356" w14:textId="09F721FC" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00634804" w:rsidP="00B91C4F">
+          <w:p w14:paraId="3BDDB356" w14:textId="09F721FC" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="008F4698" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="288859742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -1059,51 +1060,51 @@
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">short-term blended </w:t>
             </w:r>
             <w:r w:rsidR="00B0699B">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mobility</w:t>
             </w:r>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001360FC" w:rsidRPr="00B378FB" w14:paraId="0EDCE966" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="001360FC" w:rsidRPr="008F4698" w14:paraId="0EDCE966" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4385" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
           <w:p w14:paraId="0BED5419" w14:textId="77777777" w:rsidR="002B1FD8" w:rsidRPr="00C479DE" w:rsidRDefault="002B1FD8" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1893,78 +1894,78 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E66E990" w14:textId="77777777" w:rsidR="001360FC" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
+          <w:p w14:paraId="7E66E990" w14:textId="05CE81D4" w:rsidR="001360FC" w:rsidRDefault="008F4698" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001360FC">
-[...6 lines deleted...]
-              <w:t>Anckelmannstr</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ausschläger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001360FC">
-[...6 lines deleted...]
-              <w:t>. 10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Weg 11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75CF5CC3" w14:textId="77777777" w:rsidR="001360FC" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20537 Hamburg</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4358AF63" w14:textId="499BB72F" w:rsidR="00C479DE" w:rsidRPr="001360FC" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
@@ -2063,51 +2064,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43E62E76" w14:textId="065A8291" w:rsidR="00C479DE" w:rsidRPr="008D54CB" w:rsidRDefault="00634804" w:rsidP="00C479DE">
+          <w:p w14:paraId="43E62E76" w14:textId="065A8291" w:rsidR="00C479DE" w:rsidRPr="008D54CB" w:rsidRDefault="008F4698" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00C479DE" w:rsidRPr="008D54CB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>io@bhh.hamburg.de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2301,51 +2302,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003641C3">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Virtual component</w:t>
             </w:r>
             <w:r w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00B378FB" w14:paraId="3C178050" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="008F4698" w14:paraId="3C178050" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4385" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
           <w:p w14:paraId="7863C4B7" w14:textId="46AD184E" w:rsidR="00AC2BA9" w:rsidRPr="00C479DE" w:rsidRDefault="00D030D1" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2447,51 +2448,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="61F2D663" w14:textId="38AD210B" w:rsidR="00AC2BA9" w:rsidRPr="00C479DE" w:rsidRDefault="00AC2BA9" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00B378FB" w14:paraId="25F70201" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="008F4698" w14:paraId="25F70201" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="140910FB" w14:textId="41678E9A" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC2BA9">
               <w:rPr>
@@ -2606,51 +2607,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="792F4856" w14:textId="2DF36FA0" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00B378FB" w14:paraId="7673D5D4" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="008F4698" w14:paraId="7673D5D4" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4385" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
           <w:p w14:paraId="10BAF50C" w14:textId="77777777" w:rsidR="002B1FD8" w:rsidRDefault="002B1FD8" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2675,51 +2676,51 @@
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4383" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="463EE8C0" w14:textId="0B1594A9" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00054DC8" w:rsidRPr="00D030D1" w14:paraId="3853FAD2" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00054DC8" w:rsidRPr="008F4698" w14:paraId="3853FAD2" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="5EAF0A44" w14:textId="13DB4E64" w:rsidR="00054DC8" w:rsidRPr="003641C3" w:rsidRDefault="00272A1A" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2761,51 +2762,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>institution</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74172E31" w14:textId="69A620D5" w:rsidR="00B0699B" w:rsidRPr="003641C3" w:rsidRDefault="00B0699B" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00054DC8" w:rsidRPr="00B378FB" w14:paraId="7959A404" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00054DC8" w:rsidRPr="008F4698" w14:paraId="7959A404" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="08CA2F39" w14:textId="47DCEE3B" w:rsidR="00054DC8" w:rsidRPr="001360FC" w:rsidRDefault="00301F82" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3559,51 +3560,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2890" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08E80B5E" w14:textId="77777777" w:rsidR="00054DC8" w:rsidRPr="00C479DE" w:rsidRDefault="00054DC8" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301F82" w:rsidRPr="00D030D1" w14:paraId="53758613" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00301F82" w:rsidRPr="008F4698" w14:paraId="53758613" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="43BF01DC" w14:textId="77777777" w:rsidR="00301F82" w:rsidRDefault="00301F82" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3631,51 +3632,51 @@
             </w:r>
             <w:r w:rsidR="00301F82" w:rsidRPr="003641C3">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>End of the study/placement related stay at the receiving institution</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317AEA26" w14:textId="77777777" w:rsidR="00301F82" w:rsidRPr="00301F82" w:rsidRDefault="00301F82" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301F82" w:rsidRPr="00B378FB" w14:paraId="0C6761EE" w14:textId="77777777" w:rsidTr="00C14893">
+      <w:tr w:rsidR="00301F82" w:rsidRPr="008F4698" w14:paraId="0C6761EE" w14:textId="77777777" w:rsidTr="00C14893">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5EA571AC" w14:textId="77777777" w:rsidR="00301F82" w:rsidRPr="001360FC" w:rsidRDefault="00301F82" w:rsidP="003D696E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5512,154 +5513,157 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1942030218">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="794642136">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1387992833">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1930966205">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C85188"/>
     <w:rsid w:val="000337A0"/>
     <w:rsid w:val="00054DC8"/>
     <w:rsid w:val="000739C0"/>
     <w:rsid w:val="000C6D7F"/>
     <w:rsid w:val="000D1D67"/>
     <w:rsid w:val="000F7DCC"/>
     <w:rsid w:val="001360FC"/>
     <w:rsid w:val="00144CF8"/>
     <w:rsid w:val="00167EE1"/>
     <w:rsid w:val="00196E60"/>
     <w:rsid w:val="00254CEE"/>
     <w:rsid w:val="0026001B"/>
     <w:rsid w:val="00272A1A"/>
     <w:rsid w:val="00275398"/>
     <w:rsid w:val="002B1FD8"/>
     <w:rsid w:val="00301F82"/>
     <w:rsid w:val="0032140B"/>
     <w:rsid w:val="003641C3"/>
+    <w:rsid w:val="003B2794"/>
     <w:rsid w:val="003D66C5"/>
     <w:rsid w:val="003F0B9F"/>
     <w:rsid w:val="003F52BA"/>
     <w:rsid w:val="00421E90"/>
     <w:rsid w:val="00422762"/>
     <w:rsid w:val="004F40E8"/>
     <w:rsid w:val="0053389B"/>
     <w:rsid w:val="00557928"/>
     <w:rsid w:val="005C1D46"/>
     <w:rsid w:val="0062496C"/>
     <w:rsid w:val="00634804"/>
     <w:rsid w:val="0063783B"/>
     <w:rsid w:val="006570D5"/>
     <w:rsid w:val="006651CD"/>
     <w:rsid w:val="006A2243"/>
     <w:rsid w:val="006B6992"/>
     <w:rsid w:val="006E1DF8"/>
     <w:rsid w:val="0087691F"/>
     <w:rsid w:val="008D54CB"/>
+    <w:rsid w:val="008F4698"/>
     <w:rsid w:val="009211FF"/>
     <w:rsid w:val="00953150"/>
+    <w:rsid w:val="009546D7"/>
     <w:rsid w:val="009709E7"/>
     <w:rsid w:val="009B5DD9"/>
     <w:rsid w:val="009E2D3B"/>
     <w:rsid w:val="00A8096D"/>
     <w:rsid w:val="00AC2BA9"/>
     <w:rsid w:val="00AD0031"/>
     <w:rsid w:val="00B0699B"/>
     <w:rsid w:val="00B30EBB"/>
     <w:rsid w:val="00B378FB"/>
     <w:rsid w:val="00B91C4F"/>
     <w:rsid w:val="00BE0E48"/>
     <w:rsid w:val="00C14893"/>
     <w:rsid w:val="00C239FD"/>
     <w:rsid w:val="00C35ADA"/>
     <w:rsid w:val="00C479DE"/>
     <w:rsid w:val="00C537A7"/>
     <w:rsid w:val="00C85188"/>
     <w:rsid w:val="00CD0193"/>
     <w:rsid w:val="00D030D1"/>
     <w:rsid w:val="00D67013"/>
     <w:rsid w:val="00D7368E"/>
     <w:rsid w:val="00D75B2B"/>
     <w:rsid w:val="00DB1FAD"/>
     <w:rsid w:val="00DF27A6"/>
     <w:rsid w:val="00F33653"/>
     <w:rsid w:val="00FA66FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65101564"/>
   <w15:docId w15:val="{9E658E34-1374-4D17-B9ED-0BEB940F6A16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -6058,50 +6062,51 @@
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="288" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -6582,68 +6587,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C52F8AD-4AE9-45BF-8D0A-72A2B79CAF5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>257</Words>
-  <Characters>1625</Characters>
+  <Characters>1626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1879</CharactersWithSpaces>
+  <CharactersWithSpaces>1880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>daniel.zwick@bhh.hamburg.de</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>