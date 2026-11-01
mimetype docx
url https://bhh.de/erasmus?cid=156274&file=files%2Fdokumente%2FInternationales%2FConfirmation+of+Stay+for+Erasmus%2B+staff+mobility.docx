--- v0 (2025-12-16)
+++ v1 (2026-11-01)
@@ -227,51 +227,51 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="278"/>
         <w:gridCol w:w="714"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="958"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="147"/>
         <w:gridCol w:w="924"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="976"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D1D67" w:rsidRPr="00C479DE" w14:paraId="2100134C" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
-          <w:p w14:paraId="0B084757" w14:textId="795CA543" w:rsidR="000D1D67" w:rsidRPr="00C479DE" w:rsidRDefault="00A52826" w:rsidP="000D1D67">
+          <w:p w14:paraId="0B084757" w14:textId="795CA543" w:rsidR="000D1D67" w:rsidRPr="00C479DE" w:rsidRDefault="00A63C02" w:rsidP="000D1D67">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1554504030"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -283,112 +283,84 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D1D67" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">STA: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000D1D67" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>for</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">for teaching </w:t>
             </w:r>
             <w:r w:rsidR="001360FC" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000D1D67" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>zu Lehr- und Unterrichtszwecken</w:t>
             </w:r>
             <w:r w:rsidR="001360FC" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A59977" w14:textId="4716CD9C" w:rsidR="000D1D67" w:rsidRPr="00C479DE" w:rsidRDefault="00A52826" w:rsidP="000D1D67">
+          <w:p w14:paraId="57A59977" w14:textId="4716CD9C" w:rsidR="000D1D67" w:rsidRPr="00C479DE" w:rsidRDefault="00A63C02" w:rsidP="000D1D67">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1353997212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -399,148 +371,84 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D1D67" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">STT: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000D1D67" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>for</w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">for training at a partner university </w:t>
             </w:r>
             <w:r w:rsidR="001360FC" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000D1D67" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>zu Fort- und Weiterbildungszwecken an einer Partnerhochschule</w:t>
             </w:r>
             <w:r w:rsidR="001360FC" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0140761E" w14:textId="7C431CBC" w:rsidR="000D1D67" w:rsidRPr="00C479DE" w:rsidRDefault="00A52826" w:rsidP="001360FC">
+          <w:p w14:paraId="0140761E" w14:textId="7C431CBC" w:rsidR="000D1D67" w:rsidRPr="00C479DE" w:rsidRDefault="00A63C02" w:rsidP="001360FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1146817723"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -551,103 +459,57 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D1D67" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">STT: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000D1D67" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>for</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">for training in an enterprise </w:t>
             </w:r>
             <w:r w:rsidR="001360FC" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000D1D67" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>zu Fort- und Weiterbildungszwecken an einem Unternehmen</w:t>
             </w:r>
             <w:r w:rsidR="001360FC" w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -763,129 +625,129 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C7E0900" w14:textId="77777777" w:rsidR="006570D5" w:rsidRPr="00C479DE" w:rsidRDefault="006570D5" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2C0045" w14:textId="335D5967" w:rsidR="006570D5" w:rsidRPr="00C479DE" w:rsidRDefault="00A52826" w:rsidP="00B91C4F">
+          <w:p w14:paraId="2A2C0045" w14:textId="335D5967" w:rsidR="006570D5" w:rsidRPr="00C479DE" w:rsidRDefault="00A63C02" w:rsidP="00B91C4F">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1259177785"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006570D5" w:rsidRPr="00C479DE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006570D5" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A52826">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>long-term mobility</w:t>
             </w:r>
             <w:r w:rsidR="006570D5" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91C4F" w:rsidRPr="00A52826" w14:paraId="4335CA9A" w14:textId="77777777" w:rsidTr="002B1FD8">
+      <w:tr w:rsidR="00B91C4F" w:rsidRPr="00A63C02" w14:paraId="4335CA9A" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="59D73C67" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="00A52826" w:rsidP="00B91C4F">
+          <w:p w14:paraId="59D73C67" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="00A63C02" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1327740533"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -894,51 +756,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B91C4F" w:rsidRPr="002B1FD8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="002B1FD8">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>fall semester</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DADE8D1" w14:textId="2BCFB172" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="00A52826" w:rsidP="00B91C4F">
+          <w:p w14:paraId="0DADE8D1" w14:textId="2BCFB172" w:rsidR="00B91C4F" w:rsidRPr="002B1FD8" w:rsidRDefault="00A63C02" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1574497898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -968,124 +830,104 @@
               <w:tab/>
               <w:t>summer semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="63C9480B" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00B91C4F" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2620B7F6" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00A52826" w:rsidP="00B91C4F">
+          <w:p w14:paraId="2620B7F6" w14:textId="77777777" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00A63C02" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-146291795"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">BIP (Blended Intensive </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="3BDDB356" w14:textId="445D2C94" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00A52826" w:rsidP="00B91C4F">
+              <w:t>BIP (Blended Intensive Programme)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDDB356" w14:textId="445D2C94" w:rsidR="00B91C4F" w:rsidRPr="00C479DE" w:rsidRDefault="00A63C02" w:rsidP="00B91C4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="323" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="288859742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -1093,99 +935,99 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">short-term blended </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A52826">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mobility</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C479DE">
+            <w:r w:rsidR="00A52826" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A52826">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidR="00B91C4F" w:rsidRPr="00C479DE">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>virtual component</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001360FC" w:rsidRPr="00A52826" w14:paraId="0EDCE966" w14:textId="77777777" w:rsidTr="002B1FD8">
+      <w:tr w:rsidR="001360FC" w:rsidRPr="00A63C02" w14:paraId="0EDCE966" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="3911C8C0" w14:textId="77777777" w:rsidR="001360FC" w:rsidRDefault="001360FC" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BED5419" w14:textId="77777777" w:rsidR="002B1FD8" w:rsidRPr="00C479DE" w:rsidRDefault="002B1FD8" w:rsidP="009709E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1592,69 +1434,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Name (original): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D531BEB" w14:textId="2FD77EBA" w:rsidR="00C479DE" w:rsidRPr="001360FC" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Berufliche</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Hochschule Hamburg</w:t>
+              <w:t>Berufliche Hochschule Hamburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6862E408" w14:textId="77777777" w:rsidR="00C479DE" w:rsidRPr="001360FC" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="43ABFB1A" w14:textId="11F6D104" w:rsidR="00C479DE" w:rsidRPr="001360FC" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
@@ -1930,81 +1761,67 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E66E990" w14:textId="77777777" w:rsidR="001360FC" w:rsidRPr="00A52826" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
-[...29 lines deleted...]
-              <w:t>. 10</w:t>
+          <w:p w14:paraId="36ADD54D" w14:textId="77777777" w:rsidR="00A63C02" w:rsidRDefault="00A63C02" w:rsidP="00A63C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ausschläger Weg 11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75CF5CC3" w14:textId="77777777" w:rsidR="001360FC" w:rsidRPr="00A52826" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52826">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20537 Hamburg</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4358AF63" w14:textId="499BB72F" w:rsidR="00C479DE" w:rsidRPr="00A52826" w:rsidRDefault="00C479DE" w:rsidP="00C479DE">
             <w:pPr>
@@ -2098,51 +1915,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43E62E76" w14:textId="065A8291" w:rsidR="00C479DE" w:rsidRPr="00A52826" w:rsidRDefault="00A52826" w:rsidP="00C479DE">
+          <w:p w14:paraId="43E62E76" w14:textId="065A8291" w:rsidR="00C479DE" w:rsidRPr="00A52826" w:rsidRDefault="00A63C02" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00C479DE" w:rsidRPr="00A52826">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>io@bhh.hamburg.de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -2389,51 +2206,51 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6D6FEE0A" w14:textId="77777777" w:rsidR="001360FC" w:rsidRPr="00A52826" w:rsidRDefault="001360FC" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w14:paraId="3C178050" w14:textId="77777777" w:rsidTr="002B1FD8">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A63C02" w14:paraId="3C178050" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7863C4B7" w14:textId="3F9D840B" w:rsidR="00AC2BA9" w:rsidRPr="00C479DE" w:rsidRDefault="00AC2BA9" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration of stay (excluding travel days): </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2500,51 +2317,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="61F2D663" w14:textId="38AD210B" w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w:rsidRDefault="00AC2BA9" w:rsidP="00C479DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w14:paraId="25F70201" w14:textId="77777777" w:rsidTr="00A52826">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A63C02" w14:paraId="25F70201" w14:textId="77777777" w:rsidTr="00A52826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="140910FB" w14:textId="41678E9A" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC2BA9">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2651,51 +2468,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="792F4856" w14:textId="2DF36FA0" w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w14:paraId="00205B6C" w14:textId="77777777" w:rsidTr="002B1FD8">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A63C02" w14:paraId="00205B6C" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3647" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="6209020F" w14:textId="4945F4F9" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2753,51 +2570,51 @@
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5B199971" w14:textId="04A67692" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w14:paraId="24B15E64" w14:textId="77777777" w:rsidTr="002B1FD8">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A63C02" w14:paraId="24B15E64" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3647" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="20464132" w14:textId="7AD70F50" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total hours of teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2837,51 +2654,51 @@
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="2BF65897" w14:textId="77777777" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w14:paraId="7673D5D4" w14:textId="77777777" w:rsidTr="002B1FD8">
+      <w:tr w:rsidR="00AC2BA9" w:rsidRPr="00A63C02" w14:paraId="7673D5D4" w14:textId="77777777" w:rsidTr="002B1FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="58F366F7" w14:textId="77777777" w:rsidR="00AC2BA9" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="745FE9C4" w14:textId="6FF04C30" w:rsidR="002B1FD8" w:rsidRPr="001360FC" w:rsidRDefault="002B1FD8" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3007,51 +2824,51 @@
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C3A3B75" w14:textId="77777777" w:rsidR="00AC2BA9" w:rsidRPr="00A52826" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1FD8" w:rsidRPr="00A52826" w14:paraId="302CF249" w14:textId="77777777" w:rsidTr="00A52826">
+      <w:tr w:rsidR="002B1FD8" w:rsidRPr="00A63C02" w14:paraId="302CF249" w14:textId="77777777" w:rsidTr="00A52826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="682FBE03" w14:textId="03648CD7" w:rsidR="00AC2BA9" w:rsidRPr="001360FC" w:rsidRDefault="00AC2BA9" w:rsidP="00AC2BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HamburgSans" w:hAnsi="HamburgSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="001360FC">
               <w:rPr>
@@ -4519,103 +4336,104 @@
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1942030218">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="794642136">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1387992833">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1930966205">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C85188"/>
     <w:rsid w:val="000337A0"/>
     <w:rsid w:val="000739C0"/>
     <w:rsid w:val="000C6D7F"/>
     <w:rsid w:val="000D1D67"/>
     <w:rsid w:val="000F7DCC"/>
     <w:rsid w:val="001360FC"/>
     <w:rsid w:val="00144CF8"/>
     <w:rsid w:val="00167EE1"/>
     <w:rsid w:val="00196E60"/>
     <w:rsid w:val="00254CEE"/>
     <w:rsid w:val="0026001B"/>
     <w:rsid w:val="00275398"/>
     <w:rsid w:val="002B1FD8"/>
     <w:rsid w:val="0032140B"/>
     <w:rsid w:val="003F52BA"/>
     <w:rsid w:val="00421E90"/>
     <w:rsid w:val="00422762"/>
     <w:rsid w:val="004F40E8"/>
     <w:rsid w:val="0053389B"/>
     <w:rsid w:val="005C1D46"/>
     <w:rsid w:val="0062496C"/>
     <w:rsid w:val="0063783B"/>
     <w:rsid w:val="006570D5"/>
     <w:rsid w:val="006651CD"/>
     <w:rsid w:val="006A2243"/>
     <w:rsid w:val="006E1DF8"/>
     <w:rsid w:val="009211FF"/>
+    <w:rsid w:val="009546D7"/>
     <w:rsid w:val="009709E7"/>
     <w:rsid w:val="009B5DD9"/>
     <w:rsid w:val="00A52826"/>
+    <w:rsid w:val="00A63C02"/>
     <w:rsid w:val="00AC2BA9"/>
     <w:rsid w:val="00AD0031"/>
     <w:rsid w:val="00B30EBB"/>
     <w:rsid w:val="00B91C4F"/>
     <w:rsid w:val="00C239FD"/>
     <w:rsid w:val="00C35ADA"/>
     <w:rsid w:val="00C479DE"/>
     <w:rsid w:val="00C537A7"/>
     <w:rsid w:val="00C85188"/>
     <w:rsid w:val="00CD0193"/>
     <w:rsid w:val="00D67013"/>
     <w:rsid w:val="00D7368E"/>
     <w:rsid w:val="00DB1FAD"/>
     <w:rsid w:val="00DF27A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5542,67 +5360,67 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C52F8AD-4AE9-45BF-8D0A-72A2B79CAF5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>186</Words>
-  <Characters>1176</Characters>
+  <Characters>1177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1360</CharactersWithSpaces>
+  <CharactersWithSpaces>1361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>daniel.zwick@bhh.hamburg.de</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>